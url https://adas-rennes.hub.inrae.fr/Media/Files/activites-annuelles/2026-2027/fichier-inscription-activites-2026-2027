--- v0 (2026-08-22)
+++ v1 (2026-10-07)
@@ -1,89 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr codeName="ThisWorkbook"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8CE72D02-C869-490C-9FC6-55331B4C3F4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{ED3486E2-804E-4E7F-A738-471031513D4E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="25080" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="18600" windowHeight="6200" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="inscription" sheetId="1" r:id="rId1"/>
     <sheet name="Listes déroul ne pas modifier" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">inscription!$C$2:$F$2</definedName>
     <definedName name="Ann">inscription!#REF!</definedName>
     <definedName name="Année">'Listes déroul ne pas modifier'!$H$3</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="191028" calcCompleted="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F5" i="1" l="1"/>
   <c r="F4" i="1"/>
   <c r="F3" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="108">
   <si>
     <t>FICHIER A ENVOYER COMPLETER EN TOTALITE A: adas-inscriptions-rennes@inrae.fr et au responsable de l'activité</t>
   </si>
   <si>
     <t>Nom Adhérent(e)</t>
   </si>
   <si>
     <t>Prénom Adhérent(e)</t>
   </si>
   <si>
     <t>Nom Participant(e)</t>
   </si>
@@ -103,105 +82,114 @@
     <t>Situation famille</t>
   </si>
   <si>
     <t>Corps INRAE</t>
   </si>
   <si>
     <t>Statut ADAS-INRAE</t>
   </si>
   <si>
     <t>Unités INRAE</t>
   </si>
   <si>
     <t>Sites</t>
   </si>
   <si>
     <t>Activités ADAS-INRAE</t>
   </si>
   <si>
     <t>Adresse Mail</t>
   </si>
   <si>
     <t>Téléphone Portable</t>
   </si>
   <si>
     <t>Informations à communiquer aux organisateurs (Allergie, PMR, …)</t>
+  </si>
+  <si>
+    <t>POUR TOUTE INSCRIPTION OBLIGATION D'ETRE A JOUR DE SA COTISATION 2025</t>
   </si>
   <si>
     <t>TOUTE INSCRIPTION EST DEFINITIVE, EN CAS D'ANNULATION POUR RAISON PERSONNELLE AUCUN REMBOURSEMENT NE SERA EFFECTUE</t>
   </si>
   <si>
     <t>Sociétaires</t>
   </si>
   <si>
     <t xml:space="preserve">Agent-e ou retraité-e INRAE </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Inscription auprès de: adas-inscriptions-rennes@inrae.fr </t>
     </r>
   </si>
   <si>
     <t>Associés-es conventionnés-es</t>
   </si>
   <si>
     <t>Agent-e GEVES/ FN3PT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">. Envoyer le fichier d'inscription dûment rempli au plus tard le 11/09/2025 </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Associés-es </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <t>Agent-e Institut Agro Rennes</t>
+  </si>
+  <si>
+    <t>. Faire suivre le certificat médical ou Cerfa ainsi que le règlement au plus tard le 30/09/2025</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Associés-es </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
@@ -509,67 +497,58 @@
   </si>
   <si>
     <t>UMR SAS</t>
   </si>
   <si>
     <t xml:space="preserve">UMR SMART-LERECO </t>
   </si>
   <si>
     <t xml:space="preserve">UMR STLO </t>
   </si>
   <si>
     <t xml:space="preserve">UP ESP </t>
   </si>
   <si>
     <t xml:space="preserve">UR LPGP </t>
   </si>
   <si>
     <t>UR OPAALE</t>
   </si>
   <si>
     <t xml:space="preserve">URC BFL </t>
   </si>
   <si>
     <t>NE PAS MODIFER CETTE FEUILLE</t>
   </si>
-  <si>
-[...7 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="dd/mm/yy;@"/>
-    <numFmt numFmtId="165" formatCode="yy"/>
+    <numFmt numFmtId="168" formatCode="dd/mm/yy;@"/>
+    <numFmt numFmtId="169" formatCode="yy"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
@@ -663,78 +642,78 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="1" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
@@ -978,79 +957,79 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F16" sqref="F16"/>
+    <sheetView workbookViewId="0" xr3:uid="{AEA406A1-0E4B-5B11-9CD5-51D6E497D94C}">
+      <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="11.375" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="22.875" customWidth="1"/>
+    <col min="2" max="2" width="22.75" customWidth="1"/>
+    <col min="3" max="3" width="23.25" style="1" customWidth="1"/>
+    <col min="4" max="4" width="23.875" style="1" customWidth="1"/>
     <col min="5" max="5" width="14" style="7" customWidth="1"/>
-    <col min="6" max="6" width="10.42578125" style="7" customWidth="1"/>
+    <col min="6" max="6" width="10.375" style="7" customWidth="1"/>
     <col min="7" max="7" width="6" style="1" customWidth="1"/>
-    <col min="8" max="8" width="25.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="20.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="25.75" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="28.375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="20.75" style="1" customWidth="1"/>
     <col min="12" max="12" width="14" style="1" customWidth="1"/>
-    <col min="13" max="13" width="20.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="28.140625" customWidth="1"/>
+    <col min="13" max="13" width="20.75" style="1" customWidth="1"/>
+    <col min="14" max="15" width="26.625" customWidth="1"/>
+    <col min="16" max="16" width="28.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="43.5" customHeight="1">
       <c r="H1" s="8" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:16" s="6" customFormat="1" ht="45">
+    <row r="2" spans="1:16" s="6" customFormat="1" ht="43.5">
       <c r="A2" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="11" t="s">
@@ -1121,151 +1100,151 @@
       <c r="P4" s="17"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="14"/>
       <c r="B5" s="14"/>
       <c r="C5" s="14"/>
       <c r="D5" s="14"/>
       <c r="E5" s="15"/>
       <c r="F5" s="16" t="str">
         <f t="shared" ref="F5" ca="1" si="0">IF(E5="","",TODAY()-E5)</f>
         <v/>
       </c>
       <c r="G5" s="14"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="14"/>
       <c r="L5" s="14"/>
       <c r="M5" s="14"/>
       <c r="N5" s="17"/>
       <c r="O5" s="17"/>
       <c r="P5" s="17"/>
     </row>
     <row r="6" spans="1:16">
       <c r="D6" s="8" t="s">
-        <v>105</v>
+        <v>17</v>
       </c>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="H6" s="8"/>
       <c r="J6" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="D7" s="8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="J7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="C8" s="18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="19"/>
       <c r="J8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="18" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" s="18" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="C10" s="18"/>
       <c r="D10" s="19"/>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="K10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" s="18" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <ignoredErrors>
     <ignoredError sqref="F3:F5" emptyCellReference="1"/>
   </ignoredErrors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="7">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
@@ -1298,419 +1277,425 @@
           </x14:formula1>
           <xm:sqref>K3:K5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000005000000}">
           <x14:formula1>
             <xm:f>'Listes déroul ne pas modifier'!$F$2:$F$8</xm:f>
           </x14:formula1>
           <xm:sqref>L3:L5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000006000000}">
           <x14:formula1>
             <xm:f>'Listes déroul ne pas modifier'!$G$2:$G$14</xm:f>
           </x14:formula1>
           <xm:sqref>M3:M5</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:L30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0" xr3:uid="{958C4451-9541-5A59-BF78-D2F731DF1C81}">
       <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="11.375" defaultRowHeight="14.45"/>
   <cols>
     <col min="2" max="2" width="27" style="2" customWidth="1"/>
-    <col min="3" max="3" width="11.42578125" style="2"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="9.28515625" customWidth="1"/>
+    <col min="3" max="3" width="11.375" style="2"/>
+    <col min="4" max="4" width="45.625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="32.375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="17.75" style="2" customWidth="1"/>
+    <col min="7" max="7" width="24.375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="10.75" customWidth="1"/>
+    <col min="9" max="9" width="9.25" customWidth="1"/>
     <col min="12" max="12" width="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="1" customFormat="1" ht="30">
+    <row r="1" spans="1:12" s="1" customFormat="1">
       <c r="A1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D1" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E1" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G1" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="H1"/>
       <c r="I1"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L2" s="1"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" s="2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:12">
       <c r="B4" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:12">
       <c r="B5" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E5" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="K5" s="2"/>
       <c r="L5" s="1"/>
     </row>
     <row r="6" spans="1:12">
       <c r="C6" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E6" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L6" s="1"/>
     </row>
     <row r="7" spans="1:12">
       <c r="C7" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E7" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L7" s="1"/>
     </row>
     <row r="8" spans="1:12">
       <c r="D8" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L8" s="1"/>
     </row>
     <row r="9" spans="1:12">
       <c r="D9" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E9" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L9" s="1"/>
     </row>
     <row r="10" spans="1:12">
       <c r="D10" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E10" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L10" s="1"/>
     </row>
     <row r="11" spans="1:12">
       <c r="D11" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E11" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="L11" s="1"/>
     </row>
     <row r="12" spans="1:12">
       <c r="D12" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E12" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L12" s="1"/>
     </row>
     <row r="13" spans="1:12">
       <c r="D13" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E13" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L13" s="1"/>
     </row>
     <row r="14" spans="1:12">
       <c r="D14" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E14" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L14" s="1"/>
     </row>
     <row r="15" spans="1:12">
       <c r="D15" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E15" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="L15" s="1"/>
     </row>
     <row r="16" spans="1:12">
       <c r="E16" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="L16" s="1"/>
     </row>
     <row r="17" spans="2:12">
       <c r="E17" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L17" s="1"/>
     </row>
     <row r="18" spans="2:12">
       <c r="E18" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="L18" s="1"/>
     </row>
     <row r="19" spans="2:12">
       <c r="E19" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="L19" s="1"/>
     </row>
     <row r="20" spans="2:12">
       <c r="E20" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="L20" s="1"/>
     </row>
     <row r="21" spans="2:12">
       <c r="E21" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="L21" s="1"/>
     </row>
     <row r="22" spans="2:12" ht="21.75" customHeight="1">
       <c r="B22" s="5"/>
       <c r="E22" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="2:12">
       <c r="E23" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="2:12">
       <c r="E24" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="2:12">
       <c r="E25" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="26" spans="2:12" ht="46.5">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="26" spans="2:12" ht="45.95">
       <c r="B26" s="5"/>
       <c r="E26" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="2:12">
       <c r="E27" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="28" spans="2:12">
       <c r="E28" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="2:12" ht="18.75" customHeight="1">
       <c r="B29" s="5"/>
       <c r="E29" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="J29" s="2"/>
     </row>
-    <row r="30" spans="2:12" ht="46.5">
+    <row r="30" spans="2:12" ht="45.95">
       <c r="B30" s="5" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="G2:G16">
+  <sortState ref="G2:G16">
     <sortCondition ref="G2"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FFABED7D4D54A479E7B4CF0A64F74F9" ma:contentTypeVersion="2" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="0a6fe0d4bb1367d738ed67e82c983b7f">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F34A3FB306226F4A9F47A41500D244A7" ma:contentTypeVersion="2" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="52e73983d1d65e401a1e7d497d33b3c5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="de92eaf2-9880-47e2-b35d-e8e7ca4f6952" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7442692625d2dfad96048a1d1ca690c9" ns2:_="">
     <xsd:import namespace="de92eaf2-9880-47e2-b35d-e8e7ca4f6952"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="de92eaf2-9880-47e2-b35d-e8e7ca4f6952" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
@@ -1813,136 +1798,79 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41E1F2D4-A88E-40C6-8D7A-E90221094B8A}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903984C5-5F7C-4B31-8306-E20253EF180C}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44D0DECD-F847-41D5-B9B6-03C215739119}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41E1F2D4-A88E-40C6-8D7A-E90221094B8A}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903984C5-5F7C-4B31-8306-E20253EF180C}">
-[...4 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C901B232-16D6-44B8-A3AC-DE494BAA33D3}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...24 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>HP</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>sad23</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101006FFABED7D4D54A479E7B4CF0A64F74F9</vt:lpwstr>
+    <vt:lpwstr>0x010100F34A3FB306226F4A9F47A41500D244A7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>87235F288E9F4CF1A7509E623E494543_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOProductBuildVer">
     <vt:lpwstr>1036-12.1.0.26880</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="CalculationRule">
     <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>